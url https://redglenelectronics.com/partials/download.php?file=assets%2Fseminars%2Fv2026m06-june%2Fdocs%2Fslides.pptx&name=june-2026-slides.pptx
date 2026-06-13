--- v0 (2026-04-03)
+++ v1 (2026-06-13)
@@ -1,29 +1,28 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -153,51 +152,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483692" r:id="rId1"/>
     <p:sldMasterId id="2147483725" r:id="rId2"/>
     <p:sldMasterId id="2147483744" r:id="rId3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId45"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId4"/>
     <p:sldId id="257" r:id="rId5"/>
     <p:sldId id="301" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
@@ -219,64 +217,50 @@
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="302" r:id="rId24"/>
     <p:sldId id="275" r:id="rId25"/>
     <p:sldId id="303" r:id="rId26"/>
     <p:sldId id="304" r:id="rId27"/>
     <p:sldId id="305" r:id="rId28"/>
     <p:sldId id="306" r:id="rId29"/>
     <p:sldId id="307" r:id="rId30"/>
     <p:sldId id="308" r:id="rId31"/>
     <p:sldId id="309" r:id="rId32"/>
     <p:sldId id="310" r:id="rId33"/>
     <p:sldId id="311" r:id="rId34"/>
     <p:sldId id="312" r:id="rId35"/>
     <p:sldId id="313" r:id="rId36"/>
     <p:sldId id="314" r:id="rId37"/>
     <p:sldId id="315" r:id="rId38"/>
     <p:sldId id="316" r:id="rId39"/>
     <p:sldId id="317" r:id="rId40"/>
     <p:sldId id="318" r:id="rId41"/>
     <p:sldId id="319" r:id="rId42"/>
     <p:sldId id="320" r:id="rId43"/>
     <p:sldId id="321" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="14630400" cy="8229600"/>
   <p:notesSz cx="8229600" cy="14630400"/>
-  <p:embeddedFontLst>
-[...12 lines deleted...]
-  </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -338,1079 +322,127 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
     <p1510:client id="{4523E06E-C1C2-4457-BF48-167E9D2CF354}" v="3" dt="2026-02-01T18:45:19.087"/>
     <p1510:client id="{C05C65B7-B4D4-4623-B650-CAEF25B2F8AB}" v="18" dt="2026-02-01T21:45:45.282"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15611"/>
     <p:restoredTop sz="94610"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="58" d="100"/>
-          <a:sy n="58" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="51" y="1289"/>
+        <p:origin x="768" y="36"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId56" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId57" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
-[...968 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId50" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/ink/ink1.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
           <inkml:channel name="X" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="Y" type="integer" min="-2.14748E9" max="2.14748E9" units="cm"/>
           <inkml:channel name="F" type="integer" max="32767" units="dev"/>
         </inkml:traceFormat>
         <inkml:channelProperties>
           <inkml:channelProperty channel="X" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="Y" name="resolution" value="1000" units="1/cm"/>
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2026-01-23T17:20:57.140"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.06174" units="cm"/>
       <inkml:brushProperty name="height" value="0.06174" units="cm"/>
       <inkml:brushProperty name="color" value="#151B99"/>
       <inkml:brushProperty name="transparency" value="63"/>
@@ -1865,74 +897,80 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1969,74 +1007,80 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>On phones and tablets, Zoom comes from the App Store or Play Store. You install it once, just like any other app. After that, it behaves the same way across all devices.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>10</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2098,74 +1142,80 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>11</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2227,74 +1277,80 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>12</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2356,74 +1412,80 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>13</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2485,74 +1547,80 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>14</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2614,74 +1682,80 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>15</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2743,74 +1817,80 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>16</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2847,74 +1927,80 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>How you appear on a video call matters more than the app itself. Your environment — lighting, camera height, and background — sets the tone of the visit.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>17</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2951,74 +2037,80 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Always place your light source in front of you, not behind. A window or lamp in front of your face makes a huge difference. This single change improves most video calls instantly.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>18</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3080,74 +2172,80 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>19</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3184,74 +2282,80 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>This is a friendly, practical session. There's no jargon, no pressure, and absolutely no tests. You don't need to remember everything today — you just need to feel more comfortable than you did when you walked in.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>2</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3313,74 +2417,80 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>20</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3434,53 +2544,53 @@
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Sound, Etiquette &amp; Confidence on Video </a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
@@ -3498,131 +2608,133 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3662,74 +2774,80 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>When the camera points up at the ceiling, the conversation feels distant. Bringing the camera to eye level—using books or a box—makes the interaction feel human and natural.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>22</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3763,131 +2881,133 @@
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="100" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Audio is the hidden half of every video call. Clear sound matters more than perfect video. People forgive fuzzy pictures, but not confusing audio</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -3952,131 +3072,133 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4141,131 +3263,133 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4330,131 +3454,133 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4519,131 +3645,133 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4683,131 +3811,133 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>t feels natural to look at your own face, but eye contact happens when you look at the camera lens. It may feel odd at first, but it creates a genuine connection.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -4872,131 +4002,133 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
@@ -5030,51 +4162,53 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="779463" y="1200150"/>
             <a:ext cx="5756275" cy="3238500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="95006" tIns="47503" rIns="95006" bIns="47503"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA3D5071-4F20-B997-EBD9-7DF73B374BCC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="730955" y="4387712"/>
             <a:ext cx="5853289" cy="4550683"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -5224,53 +4358,57 @@
               <a:t>Monthly Tech Seminars:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1400" b="1" i="0" baseline="0" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Every month, I’ll lead </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" b="1" i="0" baseline="0" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>tech topic seminars for a better understanding and to encourage confidence</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
             </a:br>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3498613944"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5307,131 +4445,133 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Joining five minutes early gives you time to check lighting, sound, and comfort. That small cushion reduces stress and builds confidence.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -5496,131 +4636,133 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -5685,131 +4827,133 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -5874,131 +5018,133 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -6063,131 +5209,133 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -6252,131 +5400,133 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>35</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -6492,131 +5642,133 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -6681,131 +5833,133 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -6845,131 +5999,133 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Keep asking why. Ignore jargon. Understanding builds confidence over time.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -7009,131 +6165,133 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Clear instructions reduce anxiety. Technology should serve you — not the other way around.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>39</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -7198,74 +6356,80 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>4</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7300,131 +6464,133 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>ou</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> showed up. You learned something new. That matters.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -7509,131 +6675,133 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                 <a:lnSpc>
                   <a:spcPct val="100000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClrTx/>
                 <a:buSzTx/>
                 <a:buFontTx/>
                 <a:buNone/>
                 <a:tabLst/>
                 <a:defRPr/>
               </a:pPr>
               <a:t>41</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Aptos" panose="02110004020202020204"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -7654,76 +6822,82 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Let's say this out loud: new technology can feel intimidating. Feeling unsure or hesitant is completely normal. There's nothing wrong with you. We'll walk through this together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>5</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7785,74 +6959,80 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7914,74 +7094,80 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>7</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8043,74 +7229,80 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8172,74 +7364,80 @@
             <a:pPr marL="0" marR="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1200" kern="100" dirty="0">
                 <a:effectLst/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1200" kern="100" dirty="0">
               <a:effectLst/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>9</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -8643,51 +7841,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6939E97-F1FB-0B9E-EB78-905BD67BBAA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A721FEAC-3942-4E79-B049-3CEF7FADF8E2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/1/2026</a:t>
+              <a:t>6/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{585D59D6-969D-D58F-4E58-C1DE52A990EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8935,51 +8133,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20C23DE5-BDBA-8B07-49CC-70C159784CCD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A721FEAC-3942-4E79-B049-3CEF7FADF8E2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/1/2026</a:t>
+              <a:t>6/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24D2F48F-55EF-264C-4BA3-E6E0B0B98940}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9134,51 +8332,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30CE8AE0-6DE1-F88A-08D5-3AFF130578FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A721FEAC-3942-4E79-B049-3CEF7FADF8E2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/1/2026</a:t>
+              <a:t>6/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37E598C8-DCFD-BB7F-7561-8263D1FB6AE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9343,51 +8541,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C361B8B-5C15-1449-B881-D6321A5F692A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A721FEAC-3942-4E79-B049-3CEF7FADF8E2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/1/2026</a:t>
+              <a:t>6/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36D0FCDE-F643-B699-A320-D034D1FB8849}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9752,51 +8950,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F349CAAE-049B-39DF-C670-094A0A358BE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A721FEAC-3942-4E79-B049-3CEF7FADF8E2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/1/2026</a:t>
+              <a:t>6/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2755319C-7FE7-A88C-23FD-AFD1BF70B806}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10328,51 +9526,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C8957F3-0D2E-B604-F6A2-83079DBBA20B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A721FEAC-3942-4E79-B049-3CEF7FADF8E2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/1/2026</a:t>
+              <a:t>6/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{425BC35A-5FD5-0C41-3216-758A0DB96D8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11157,51 +10355,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5083D07-DEDE-479C-4380-6011D353B443}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A721FEAC-3942-4E79-B049-3CEF7FADF8E2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/1/2026</a:t>
+              <a:t>6/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5F50F95-D80F-CE9B-29EC-B50A8983586F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12270,51 +11468,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAB1FFB8-BEBF-A1B6-F684-1FB806C3F60A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A721FEAC-3942-4E79-B049-3CEF7FADF8E2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/1/2026</a:t>
+              <a:t>6/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B9AABCA-79FE-D21F-52F6-501526F09B21}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13037,51 +12235,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B11B1BD7-E930-5A74-A5B3-E45C1342DECA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A721FEAC-3942-4E79-B049-3CEF7FADF8E2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/1/2026</a:t>
+              <a:t>6/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6CDDB74-9D56-3417-0A47-C1316AAB50FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13861,50 +13059,51 @@
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2094229" y="7698026"/>
             <a:ext cx="12192000" cy="443198"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2280" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="5F5F5F"/>
                 </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>📞 860-776-3306    ✉️ RGE4Help@gmail.com    🌐 www.redglenelectronics.com</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="A blue square with white text and icons&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5721BC14-4C9F-52B1-ECEB-08E4BB17AFBE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -14199,51 +13398,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3853C705-38A1-C249-223C-18201B1CF461}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A721FEAC-3942-4E79-B049-3CEF7FADF8E2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/1/2026</a:t>
+              <a:t>6/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4768CAA-C0CC-5E5B-FB27-1F85F27F358A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -14511,51 +13710,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAEF8BC1-CEF3-4A85-9762-002577A9A5DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A721FEAC-3942-4E79-B049-3CEF7FADF8E2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/1/2026</a:t>
+              <a:t>6/9/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B99819D6-5309-BF6A-1B2D-BAE500F625D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -14654,293 +13853,299 @@
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1005840" y="438150"/>
             <a:ext cx="12618720" cy="1590676"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D338ABB-DECF-882B-C1EC-5A6E9F9B30E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1005840" y="2190750"/>
             <a:ext cx="12618720" cy="5221606"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E7C0179-A405-CC68-6200-776C8828BA7D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1005840" y="7627622"/>
             <a:ext cx="3291840" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1440">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A721FEAC-3942-4E79-B049-3CEF7FADF8E2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>2/1/2026</a:t>
+              <a:pPr/>
+              <a:t>6/9/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E49B968-0F8D-C564-404B-64CD9F512A73}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4846320" y="7627622"/>
             <a:ext cx="4937760" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1440">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0CD40A3-D70B-2C1C-1503-8F81FAB70165}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10332720" y="7627622"/>
             <a:ext cx="3291840" cy="438150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1440">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A2291B92-A4D1-4655-AE1C-9622A0272A92}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61C3F88B-60E0-6425-CC7D-764CB6F08DE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2094229" y="7698026"/>
             <a:ext cx="12192000" cy="443198"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2280" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="5F5F5F"/>
                 </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>📞 860-776-3306    ✉️ RGE4Help@gmail.com    🌐 www.redglenelectronics.com</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7" descr="A blue square with white text and icons&#10;&#10;AI-generated content may be incorrect.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10ACB782-E59B-0929-DABB-FA7EA1CFA4AA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId34">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -15098,143 +14303,143 @@
     <p:sldLayoutId id="2147483716" r:id="rId24"/>
     <p:sldLayoutId id="2147483717" r:id="rId25"/>
     <p:sldLayoutId id="2147483718" r:id="rId26"/>
     <p:sldLayoutId id="2147483719" r:id="rId27"/>
     <p:sldLayoutId id="2147483720" r:id="rId28"/>
     <p:sldLayoutId id="2147483721" r:id="rId29"/>
     <p:sldLayoutId id="2147483722" r:id="rId30"/>
     <p:sldLayoutId id="2147483723" r:id="rId31"/>
     <p:sldLayoutId id="2147483724" r:id="rId32"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="1097236" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="5280" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="274309" indent="-274309" algn="l" defTabSz="1097236" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1200"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="3360" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="822928" indent="-274309" algn="l" defTabSz="1097236" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="600"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2880" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="1371545" indent="-274309" algn="l" defTabSz="1097236" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="600"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr marL="1920163" indent="-274309" algn="l" defTabSz="1097236" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="600"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2160" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr marL="2468782" indent="-274309" algn="l" defTabSz="1097236" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="600"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2160" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marL="3017399" indent="-274309" algn="l" defTabSz="1097236" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="600"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2160" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="3566017" indent="-274309" algn="l" defTabSz="1097236" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
@@ -16013,207 +15218,207 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout51.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout51.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
@@ -16245,141 +15450,147 @@
           <a:xfrm>
             <a:off x="6280190" y="2142768"/>
             <a:ext cx="7556421" cy="1240155"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Video Calling: Zoom, FaceTime &amp; More</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6280190" y="3680579"/>
             <a:ext cx="7556421" cy="1711642"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="6700"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="5350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Connecting in High Definition</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="5350" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="5350" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6280190" y="5689878"/>
             <a:ext cx="7556421" cy="396954"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3100"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Reclaiming the "visit" in a digital world</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 9">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -16396,466 +15607,484 @@
           <a:xfrm>
             <a:off x="793790" y="1078706"/>
             <a:ext cx="7265432" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Installing Zoom (Phone &amp; Tablet)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="2309336"/>
+            <a:ext cx="198358" cy="198358"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="2598896"/>
+            <a:ext cx="4250293" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="A2B9F9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="2743795"/>
+            <a:ext cx="4250293" cy="620316"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2400"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1950" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666666"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Open the App Store (Apple) or Play Store (Android)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 1" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="793790" y="2309336"/>
+            <a:off x="793790" y="3736062"/>
             <a:ext cx="198358" cy="198358"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 1"/>
+          <p:cNvPr id="7" name="Shape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="793790" y="2598896"/>
+            <a:off x="793790" y="4025622"/>
             <a:ext cx="4250293" cy="22860"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...5 lines deleted...]
-          <p:cNvPr id="5" name="Text 2"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="793790" y="2743795"/>
-            <a:ext cx="4250293" cy="620316"/>
+            <a:off x="793790" y="4170521"/>
+            <a:ext cx="2480905" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Open the App Store (Apple) or Play Store (Android)</a:t>
+              <a:t>Search for Zoom</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 1" descr="preencoded.png"/>
+          <p:cNvPr id="9" name="Image 2" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="4852630"/>
+            <a:ext cx="198358" cy="198358"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Shape 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="5142190"/>
+            <a:ext cx="4250293" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="A2B9F9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="5287089"/>
+            <a:ext cx="2480905" cy="310158"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2400"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1950" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666666"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Install once</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 3" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="793790" y="3736062"/>
+            <a:off x="793790" y="5969198"/>
             <a:ext cx="198358" cy="198358"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Shape 3"/>
+          <p:cNvPr id="13" name="Shape 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="793790" y="4025622"/>
+            <a:off x="793790" y="6258758"/>
             <a:ext cx="4250293" cy="22860"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...5 lines deleted...]
-          <p:cNvPr id="8" name="Text 4"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="793790" y="4170521"/>
-            <a:ext cx="2480905" cy="310158"/>
+            <a:off x="793790" y="6403658"/>
+            <a:ext cx="4176474" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
-[...197 lines deleted...]
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Zoom works the same across devices</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Image 4" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5535811" y="2219682"/>
             <a:ext cx="8308300" cy="4707969"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
@@ -16883,684 +16112,711 @@
           <a:xfrm>
             <a:off x="793790" y="1907262"/>
             <a:ext cx="7334012" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Joining a Zoom Call (Any Device)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1091446" y="3420308"/>
             <a:ext cx="6124456" cy="198358"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 42025"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="3221831"/>
             <a:ext cx="595313" cy="595313"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 76800"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="942618" y="3370659"/>
+            <a:ext cx="297656" cy="297656"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="992148" y="4015502"/>
+            <a:ext cx="2480905" cy="310158"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2400"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1950" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666666"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tap the meeting link</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1950" b="1" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Shape 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7712035" y="3122652"/>
+            <a:ext cx="6124456" cy="198358"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 42025"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F2EEEE"/>
+          </a:solidFill>
+          <a:ln w="7620">
+            <a:solidFill>
+              <a:srgbClr val="D8D4D4"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7414379" y="2924175"/>
+            <a:ext cx="595313" cy="595313"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 76800"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F2EEEE"/>
+          </a:solidFill>
+          <a:ln w="7620">
+            <a:solidFill>
+              <a:srgbClr val="D8D4D4"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Image 1" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="942618" y="3370659"/>
+            <a:off x="7563207" y="3073003"/>
             <a:ext cx="297656" cy="297656"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text 3"/>
+          <p:cNvPr id="10" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="992148" y="4015502"/>
-            <a:ext cx="2480905" cy="310158"/>
+            <a:off x="7612737" y="3717846"/>
+            <a:ext cx="3363873" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Tap the meeting link</a:t>
+              <a:t>Allow camera and microphone</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" b="1" dirty="0"/>
-[...5 lines deleted...]
-          <p:cNvPr id="7" name="Shape 4"/>
+            <a:endParaRPr lang="en-US" sz="1950" b="1" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Shape 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7712035" y="3122652"/>
+            <a:off x="1091446" y="5218509"/>
             <a:ext cx="6124456" cy="198358"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 42025"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...5 lines deleted...]
-          <p:cNvPr id="8" name="Shape 5"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7414379" y="2924175"/>
+            <a:off x="793790" y="5020032"/>
             <a:ext cx="595313" cy="595313"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 76800"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 1" descr="preencoded.png"/>
+          <p:cNvPr id="13" name="Image 2" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="942618" y="5168860"/>
+            <a:ext cx="297656" cy="297656"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Text 9"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="992148" y="5813703"/>
+            <a:ext cx="2618780" cy="310158"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2400"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1950" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666666"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Choose Join with Audio</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1950" b="1" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Shape 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7712035" y="4930596"/>
+            <a:ext cx="6124456" cy="198358"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 42025"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F2EEEE"/>
+          </a:solidFill>
+          <a:ln w="7620">
+            <a:solidFill>
+              <a:srgbClr val="D8D4D4"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Shape 11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7414379" y="4722376"/>
+            <a:ext cx="595313" cy="595313"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 76800"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F2EEEE"/>
+          </a:solidFill>
+          <a:ln w="7620">
+            <a:solidFill>
+              <a:srgbClr val="D8D4D4"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 3" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7563207" y="3073003"/>
+            <a:off x="7563207" y="4871204"/>
             <a:ext cx="297656" cy="297656"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Text 6"/>
+          <p:cNvPr id="18" name="Text 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7612737" y="3717846"/>
-            <a:ext cx="3363873" cy="310158"/>
+            <a:off x="7612737" y="5516047"/>
+            <a:ext cx="3302794" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
-[...279 lines deleted...]
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>No account </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1950" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>required t</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1950" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>o attend</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" b="1" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" b="1" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="TextBox 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10D7AD5B-8BCA-440F-BD4B-08F8466FECC8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3122351" y="6427058"/>
             <a:ext cx="7803572" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>If something doesn’t look right, you can always back out and try again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 11">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -17580,57 +16836,59 @@
           <a:xfrm>
             <a:off x="793790" y="1078706"/>
             <a:ext cx="6082546" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FaceTime on iPhone &amp; iPad</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="2219682"/>
             <a:ext cx="8308300" cy="4707969"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -17644,489 +16902,513 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9593818" y="3085386"/>
             <a:ext cx="446484" cy="446484"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 18670"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9668232" y="3122593"/>
             <a:ext cx="297656" cy="372070"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2300"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2300" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10238661" y="3153608"/>
             <a:ext cx="2623542" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Open the FaceTime app</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Shape 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9593818" y="3928705"/>
             <a:ext cx="446484" cy="446484"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 18670"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9668232" y="3965912"/>
             <a:ext cx="297656" cy="372070"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2300"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2300" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10238661" y="3996928"/>
             <a:ext cx="2480905" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Tap New FaceTime</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Shape 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9593818" y="4772025"/>
             <a:ext cx="446484" cy="446484"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 18670"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9668232" y="4809232"/>
             <a:ext cx="297656" cy="372070"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2300"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2300" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10238661" y="4840248"/>
             <a:ext cx="2480905" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Select a contact</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Shape 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9593818" y="5615345"/>
             <a:ext cx="446484" cy="446484"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 18670"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9668232" y="5652552"/>
             <a:ext cx="297656" cy="372070"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2300"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2300" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Text 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10238661" y="5683568"/>
             <a:ext cx="3009067" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The call starts immediately</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 12">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -18167,741 +17449,783 @@
           <a:xfrm>
             <a:off x="793790" y="4078724"/>
             <a:ext cx="4961811" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FaceTime on macOS</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="5294114"/>
             <a:ext cx="3111937" cy="1337667"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 8203"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="5271254"/>
             <a:ext cx="3111937" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 91163"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Shape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2052042" y="4996458"/>
             <a:ext cx="595313" cy="595313"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 153600"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2230636" y="5145286"/>
             <a:ext cx="238125" cy="297656"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1850" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1850" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1850" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1015008" y="5790247"/>
             <a:ext cx="2623542" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Open the FaceTime app</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Shape 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4104084" y="5294114"/>
             <a:ext cx="3111937" cy="1337667"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 8203"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Shape 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4104084" y="5271254"/>
             <a:ext cx="3111937" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 91163"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Shape 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5362337" y="4996458"/>
             <a:ext cx="595313" cy="595313"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 153600"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5540931" y="5145286"/>
             <a:ext cx="238125" cy="297656"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1850" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1850" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1850" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Text 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4325303" y="5790247"/>
             <a:ext cx="2669500" cy="620316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Sign in with your Apple ID (one time)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Shape 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7414379" y="5294114"/>
             <a:ext cx="3111937" cy="1337667"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 8203"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Shape 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7414379" y="5271254"/>
             <a:ext cx="3111937" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 91163"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Shape 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8672632" y="4996458"/>
             <a:ext cx="595313" cy="595313"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 153600"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Text 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8851225" y="5145286"/>
             <a:ext cx="238125" cy="297656"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1850" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1850" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1850" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Text 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7635597" y="5790247"/>
             <a:ext cx="2480905" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Choose a contact</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Shape 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10724674" y="5294114"/>
             <a:ext cx="3111937" cy="1337667"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 8203"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Shape 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10724674" y="5271254"/>
             <a:ext cx="3111937" cy="91440"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 91163"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Shape 18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11982926" y="4996458"/>
             <a:ext cx="595313" cy="595313"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 153600"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Text 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="12161520" y="5145286"/>
             <a:ext cx="238125" cy="297656"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1850" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1850" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1850" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10945892" y="5790247"/>
             <a:ext cx="2480905" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Click Video</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 13">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -18918,361 +18242,379 @@
           <a:xfrm>
             <a:off x="793790" y="3090148"/>
             <a:ext cx="4961811" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Zoom vs FaceTime</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="4107061"/>
             <a:ext cx="3111937" cy="1032272"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 8075"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="999768" y="4313039"/>
             <a:ext cx="2699980" cy="620316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>One-on-one, casual → FaceTime</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Shape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4104084" y="4107061"/>
             <a:ext cx="3111937" cy="1032272"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 8075"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4310063" y="4313039"/>
             <a:ext cx="2699980" cy="620316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Groups, meetings, classes → Zoom</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Shape 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7414379" y="4107061"/>
             <a:ext cx="3111937" cy="1032272"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 8075"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7620357" y="4313039"/>
             <a:ext cx="2599611" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mixed devices → Zoom</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Shape 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10724674" y="4107061"/>
             <a:ext cx="3111937" cy="1032272"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 8075"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10930652" y="4313039"/>
             <a:ext cx="2699980" cy="620316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Apple-only family chats → FaceTime</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 14">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -19289,296 +18631,310 @@
           <a:xfrm>
             <a:off x="793790" y="2744272"/>
             <a:ext cx="5286018" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Choosing the Right Tool</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="650915" y="3662005"/>
             <a:ext cx="6565106" cy="1203008"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 11879"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="849273" y="3860363"/>
             <a:ext cx="3138964" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FaceTime is a digital drop-in</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="849273" y="4368879"/>
             <a:ext cx="6168390" cy="317540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2500"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1550" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Casual, spontaneous, personal</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1550" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1550" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7564874" y="3860363"/>
             <a:ext cx="2729984" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Zoom is a reserved table</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7564874" y="4368879"/>
             <a:ext cx="6279356" cy="317540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2500"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1550" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Scheduled, structured, group-friendly</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1550" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1550" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="5088255"/>
             <a:ext cx="13042821" cy="396954"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3100"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="124DF0"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Both are useful — choose what fits the moment</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 15">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -19595,582 +18951,614 @@
           <a:xfrm>
             <a:off x="793790" y="2289334"/>
             <a:ext cx="9725501" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Chip's Quick Reference: Getting Into the Call</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="3306247"/>
             <a:ext cx="3111937" cy="1062752"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 10325"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="22860">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="770930" y="3306247"/>
             <a:ext cx="91440" cy="1062752"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 91163"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1083588" y="3527465"/>
             <a:ext cx="2600920" cy="620316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Look for a link, button, or app</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Shape 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4104084" y="3306247"/>
             <a:ext cx="3111937" cy="1062752"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 10325"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="22860">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Shape 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4081224" y="3306247"/>
             <a:ext cx="91440" cy="1062752"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 91163"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4393883" y="3527465"/>
             <a:ext cx="2600920" cy="620316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Tap once — don't double-guess</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Shape 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7414379" y="3306247"/>
             <a:ext cx="3111937" cy="1062752"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 10325"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="22860">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Shape 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7391519" y="3306247"/>
             <a:ext cx="91440" cy="1062752"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 91163"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7704177" y="3527465"/>
             <a:ext cx="2600920" cy="620316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Allow camera and microphone</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Shape 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10724674" y="3306247"/>
             <a:ext cx="3111937" cy="1062752"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 10325"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="22860">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Shape 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10701814" y="3306247"/>
             <a:ext cx="91440" cy="1062752"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 91163"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11014472" y="3527465"/>
             <a:ext cx="2600920" cy="620316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>If stuck, close it and try again</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Shape 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="4567357"/>
             <a:ext cx="3111937" cy="1372910"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 7992"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="22860">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Shape 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="770930" y="4567357"/>
             <a:ext cx="91440" cy="1372910"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 91163"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Text 15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1083588" y="4788575"/>
             <a:ext cx="2600920" cy="930473"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>You're not breaking anything — you're just visiting</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 16">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -20211,141 +19599,147 @@
           <a:xfrm>
             <a:off x="793790" y="1596985"/>
             <a:ext cx="4961811" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Art of Being Seen</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="2514719"/>
             <a:ext cx="5727621" cy="3423285"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="6700"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="5350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="A2B9F9"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Why your environment matters more than the app</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="5350" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="5350" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="6235660"/>
             <a:ext cx="5727621" cy="396954"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3100"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Good lighting beats expensive hardware</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 17">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -20386,57 +19780,59 @@
           <a:xfrm>
             <a:off x="6280190" y="1869758"/>
             <a:ext cx="5181600" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Lighting: Face the Light</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 1" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6280190" y="2787491"/>
             <a:ext cx="992267" cy="1190744"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -20452,57 +19848,59 @@
           <a:xfrm>
             <a:off x="7470815" y="2985849"/>
             <a:ext cx="3522940" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Light source in front, not behind</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 2" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6280190" y="3978235"/>
             <a:ext cx="992267" cy="1190744"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -20518,57 +19916,59 @@
           <a:xfrm>
             <a:off x="7470815" y="4176593"/>
             <a:ext cx="2480905" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Avoid silhouettes</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 3" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6280190" y="5168979"/>
             <a:ext cx="992267" cy="1190744"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -20584,57 +19984,59 @@
           <a:xfrm>
             <a:off x="7470815" y="5367338"/>
             <a:ext cx="2894648" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Clarity creates connection</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 18">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -20651,99 +20053,103 @@
           <a:xfrm>
             <a:off x="793790" y="1875949"/>
             <a:ext cx="4961811" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Shadow vs Clarity</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="2992041"/>
             <a:ext cx="3256836" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Back-lit: distant and shadowy</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3968508" y="3586307"/>
             <a:ext cx="1587764" cy="882068"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -20759,57 +20165,59 @@
           <a:xfrm>
             <a:off x="9593818" y="2992041"/>
             <a:ext cx="3289578" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Front-lit: clear and welcoming</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 1" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="13964663" y="3722721"/>
             <a:ext cx="1741080" cy="967241"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -20825,57 +20233,59 @@
           <a:xfrm>
             <a:off x="793790" y="5956578"/>
             <a:ext cx="13042821" cy="396954"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3100"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FCA9C7"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Clarity is what care looks like on screen</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFD0E1EC-849F-2A1D-2DE4-5407851A128B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -20986,57 +20396,59 @@
           <a:xfrm>
             <a:off x="793790" y="1078706"/>
             <a:ext cx="9762649" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Welcome, Cromwell Senior Center Members</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="2219682"/>
             <a:ext cx="8308300" cy="4707969"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -21052,99 +20464,103 @@
           <a:xfrm>
             <a:off x="9593818" y="3888938"/>
             <a:ext cx="4250293" cy="793909"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3100"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>A friendly, practical guide to confident digital connection</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9593818" y="4861441"/>
             <a:ext cx="4250293" cy="396954"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3100"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="A2B9F9"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>No jargon. No pressure. No tests.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 19">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -21161,288 +20577,302 @@
           <a:xfrm>
             <a:off x="793790" y="2241947"/>
             <a:ext cx="5164693" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Camera Height Matters</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-966581" y="3708976"/>
             <a:ext cx="2008276" cy="1115679"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9570958" y="3360063"/>
             <a:ext cx="45720" cy="839629"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9837896" y="3382923"/>
             <a:ext cx="4006215" cy="793909"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3100"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Talking to the ceiling feels impersonal</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Shape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9570958" y="4550807"/>
             <a:ext cx="45720" cy="442674"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9837896" y="4573667"/>
             <a:ext cx="4006215" cy="396954"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3100"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="124DF0"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Bring the camera to eye level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Shape 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9570958" y="5344597"/>
             <a:ext cx="45720" cy="442674"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9837896" y="5367457"/>
             <a:ext cx="4006215" cy="396954"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3100"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Books or boxes work just fine</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2050" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7340DA9-72DC-DFE7-CF17-F3D4C5E7575E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -21547,53 +20977,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Sound, Etiquette &amp; Confidence on Video </a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -21618,53 +21048,53 @@
                 <a:spcPts val="3100"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="666666"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
-              <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-              <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 20">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -21706,317 +21136,333 @@
           <a:xfrm>
             <a:off x="6280190" y="2984659"/>
             <a:ext cx="4961811" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Simple Backgrounds</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6280190" y="3902393"/>
             <a:ext cx="2386489" cy="1342430"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 6210"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6486168" y="4108371"/>
             <a:ext cx="1974532" cy="930473"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Busy backgrounds distract</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Shape 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8865037" y="3902393"/>
             <a:ext cx="2386608" cy="1342430"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 6210"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9071015" y="4108371"/>
             <a:ext cx="1974652" cy="620316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Keep it calm and uncluttered</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Shape 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11450003" y="3902393"/>
             <a:ext cx="2386608" cy="1342430"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 6210"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11655981" y="4108371"/>
             <a:ext cx="1974652" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>You are the focus</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="TextBox 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64585FAF-EA4B-C830-4782-05E56A0FD635}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3648173" y="3623763"/>
             <a:ext cx="7334054" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Picture 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C43BDBC-1182-7820-BA04-134B4DACCCAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -22104,53 +21550,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Sound of Connection</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -22176,53 +21622,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Audio is the hidden half of every call</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -22248,53 +21694,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="A2B9F9"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Clear sound matters more than perfect video</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -22369,53 +21815,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Mute Button</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -22441,53 +21887,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mute protects everyone</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -22513,53 +21959,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Think of it as closing the door when a truck drives by</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -22585,53 +22031,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="A2B9F9"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Unmute when speaking</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -22682,53 +22128,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>When to Use Mute</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -22754,53 +22200,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Background noise travels easily</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -22890,53 +22336,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Dogs</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Shape 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -23026,53 +22472,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Doorbells</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Shape 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -23162,53 +22608,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TVs</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Shape 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -23298,53 +22744,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Side conversations</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -23370,53 +22816,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mute keeps the visit respectful</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -23491,53 +22937,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Echoes and Feedback</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -23622,53 +23068,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Two devices in one room will fight each other</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -23694,53 +23140,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1550" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Turn volume off on one device</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1550" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -23766,53 +23212,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>This is physics — not user error</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -23863,53 +23309,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="5350" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="A2B9F9"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Video Etiquette</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="5350" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -23935,53 +23381,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Being present in a digital room</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -24007,53 +23453,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Moving from "user" to "guest"</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -24104,53 +23550,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Eye Contact on Video</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -24176,53 +23622,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Look at the camera, not yourself</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -24248,53 +23694,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The lens is the other person's eye</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -24320,53 +23766,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="A2B9F9"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>It feels strange — but it works</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
@@ -24465,86 +23911,86 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Staying Grounded</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 1" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6280190" y="3362682"/>
             <a:ext cx="198358" cy="198358"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -24624,53 +24070,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Avoid walking around with the phone</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -24696,86 +24142,86 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1550" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Shaky video makes viewers uncomfortable</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1550" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 2" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6280190" y="4915853"/>
             <a:ext cx="198358" cy="198358"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Shape 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -24855,53 +24301,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Set the device down when possible</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -25202,54 +24648,54 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="5" name="Image 1" descr="preencoded.png">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53C7F804-A77A-8707-5015-A32FC8E6745C}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId3">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="1137761" y="4231362"/>
               <a:ext cx="254437" cy="254437"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="6" name="Text 3">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B92A167B-2BA9-D579-09CD-98FF630A8D20}"/>
                 </a:ext>
               </a:extLst>
@@ -25664,54 +25110,54 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="10" name="Image 2" descr="preencoded.png">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{050158B5-95E5-3A7B-6F64-B0427CA6E48A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId5">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="5548193" y="4231362"/>
               <a:ext cx="254437" cy="254437"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="11" name="Text 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EED90184-B368-E7A0-B7F6-957FFA802C3F}"/>
                 </a:ext>
               </a:extLst>
@@ -26120,54 +25566,54 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="15" name="Image 3" descr="preencoded.png">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0B619FB-2FB0-5A7D-EB51-6329A8AC9111}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
-            <a:blip r:embed="rId7">
+            <a:blip>
               <a:extLst>
                 <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                  <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
                 </a:ext>
               </a:extLst>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="9958626" y="4231362"/>
               <a:ext cx="254437" cy="254437"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="16" name="Text 11">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14BB6562-8868-8261-D8C1-11DCBA34D5CA}"/>
                 </a:ext>
               </a:extLst>
@@ -26332,51 +25778,51 @@
                   </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="464646"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Inter Medium" pitchFamily="34" charset="-122"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>for better understanding &amp; to encourage </a:t>
               </a:r>
               <a:r>
                 <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:prstClr val="black"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
-                  <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>confidence</a:t>
               </a:r>
               <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
@@ -26433,51 +25879,51 @@
                     </a:srgbClr>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Inter Medium" pitchFamily="34" charset="-122"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>With </a:t>
               </a:r>
               <a:r>
                 <a:rPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:solidFill>
                     <a:srgbClr val="4472C4">
                       <a:lumMod val="75000"/>
                     </a:srgbClr>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:uLnTx/>
                   <a:uFillTx/>
-                  <a:latin typeface="Aptos" panose="02110004020202020204"/>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
                 <a:t>25+ years of experience making technology clear, simple, and accessible.</a:t>
               </a:r>
               <a:endParaRPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="4472C4">
                     <a:lumMod val="75000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
@@ -26670,53 +26116,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Early Bird Advantage</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
@@ -26766,53 +26212,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Join five minutes early</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 1" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
@@ -26862,53 +26308,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Check lighting and sound</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 2" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
@@ -26958,53 +26404,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Settle in before the visit begins</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -27079,53 +26525,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>When Technology Trips</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -27151,53 +26597,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Freezes and glitches happen</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -27223,53 +26669,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>It's usually the internet — not you</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -27295,53 +26741,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="A2B9F9"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Pause before reacting</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -27392,53 +26838,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Restart Rule</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -27528,53 +26974,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>If something feels stuck</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Shape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -27664,53 +27110,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Leave and re-join</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Shape 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -27800,53 +27246,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Turning it off and back on still works</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -27897,53 +27343,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="5350" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Discussion &amp; Questions</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="5350" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -27969,53 +27415,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="A2B9F9"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Your turn</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -28041,53 +27487,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>No question is too small</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -28113,53 +27559,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>We learn in layers</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -28234,53 +27680,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Admitting We're Human</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -28370,53 +27816,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>No one knows everything</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Shape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -28506,53 +27952,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Honesty beats pretending</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Shape 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -28642,53 +28088,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>We'll figure it out together</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -28739,53 +28185,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Case Study: The Grandparent Connection</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
@@ -29017,53 +28463,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="2300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="2300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -29089,53 +28535,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>A tablet without coaching becomes a puzzle</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Shape 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -29284,53 +28730,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="2300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="2300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -29356,53 +28802,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>With guidance, it becomes a lifeline</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Shape 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -29551,53 +28997,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="2300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="2300" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Text 13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -29623,53 +29069,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="A2B9F9"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Confidence is the goal</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -29720,53 +29166,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Video Call Victory Checklist</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -29856,53 +29302,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Face the light</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Shape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -29992,53 +29438,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Camera at eye level</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Shape 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -30128,53 +29574,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Use mute wisely</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Shape 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -30264,53 +29710,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Choose the right tool</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -30385,53 +29831,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>We've Got Your 6</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -30516,53 +29962,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>You're not doing this alone</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -30588,53 +30034,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1550" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>RGE is your wingman</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1550" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -30660,53 +30106,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Support continues beyond today</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -30757,53 +30203,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Curiosity Is a Virtue</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -30912,54 +30358,54 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1163479" y="4234934"/>
             <a:ext cx="267891" cy="267891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -30982,53 +30428,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ask "why"</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Shape 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -31137,54 +30583,54 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 1" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5577126" y="4234934"/>
             <a:ext cx="267891" cy="267891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -31207,53 +30653,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ignore jargon</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Shape 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -31362,54 +30808,54 @@
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Image 2" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="9990892" y="4234934"/>
             <a:ext cx="267891" cy="267891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -31432,53 +30878,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Understanding builds confidence</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -31553,53 +30999,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Clarity Is Care</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -31625,53 +31071,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Clear instructions reduce anxiety</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -31697,53 +31143,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="A2B9F9"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Technology should serve you</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -31769,53 +31215,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Not the other way around</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -31849,285 +31295,299 @@
           <a:xfrm>
             <a:off x="793790" y="3090148"/>
             <a:ext cx="4961811" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What Today Is</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="4107061"/>
             <a:ext cx="4215289" cy="1032272"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 8075"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="999768" y="4313039"/>
             <a:ext cx="3803333" cy="620316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>An interactive discussion with practical "how-to" guidance</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Shape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5207437" y="4107061"/>
             <a:ext cx="4215408" cy="1032272"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 8075"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5413415" y="4313039"/>
             <a:ext cx="3803452" cy="620316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Step-by-step, at a comfortable pace</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Shape 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9621203" y="4107061"/>
             <a:ext cx="4215289" cy="1032272"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 8075"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9827181" y="4313039"/>
             <a:ext cx="3777258" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Questions encouraged throughout</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -32161,53 +31621,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="5350" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="A2B9F9"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Thank You for Your Time</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="5350" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -32233,53 +31693,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>You showed up</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -32305,53 +31765,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>You learned something new</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -32377,53 +31837,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>That matters</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -32498,86 +31958,86 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Next Steps</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="3900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 1" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="2051685"/>
             <a:ext cx="198358" cy="198358"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -32657,86 +32117,86 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Practice with someone you trust</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 2" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4671179" y="2051685"/>
             <a:ext cx="198358" cy="198358"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Shape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -32816,86 +32276,86 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Try one improvement at a time</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Image 3" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="3168253"/>
             <a:ext cx="198358" cy="198358"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Shape 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -32975,53 +32435,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Progress beats perfection</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Shape 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -33109,53 +32569,53 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="5350" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="tx2">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Go call someone you love</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="5350" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx2">
                   <a:lumMod val="75000"/>
                   <a:lumOff val="25000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
@@ -33184,53 +32644,53 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Technology is just the bridge</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1950" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -33264,212 +32724,222 @@
           <a:xfrm>
             <a:off x="793790" y="2173843"/>
             <a:ext cx="5601176" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Validating the Frustration</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Shape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="650915" y="3091577"/>
             <a:ext cx="6565106" cy="2964180"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 4821"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="849273" y="3289935"/>
             <a:ext cx="6168390" cy="2567464"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="6700"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="5350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>New technology can feel intimidating</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="5350" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="5350" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7564874" y="3270171"/>
             <a:ext cx="6279356" cy="396954"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3100"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Feeling unsure is normal</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7564874" y="3845719"/>
             <a:ext cx="6279356" cy="396954"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3100"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>We'll walk through this together</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 5">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -33486,354 +32956,368 @@
           <a:xfrm>
             <a:off x="793790" y="2992160"/>
             <a:ext cx="4961811" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Naming the Elephant</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="4033838"/>
+            <a:ext cx="198358" cy="198358"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Shape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="4323398"/>
+            <a:ext cx="4215289" cy="22860"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="A2B9F9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="793790" y="4468297"/>
+            <a:ext cx="4215289" cy="620316"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2400"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1950" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666666"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Modern tech assumes you're already an expert</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 1" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="793790" y="4033838"/>
+            <a:off x="5207437" y="4033838"/>
             <a:ext cx="198358" cy="198358"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 1"/>
+          <p:cNvPr id="7" name="Shape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="793790" y="4323398"/>
-            <a:ext cx="4215289" cy="22860"/>
+            <a:off x="5207437" y="4323398"/>
+            <a:ext cx="4215408" cy="22860"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...5 lines deleted...]
-          <p:cNvPr id="5" name="Text 2"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="793790" y="4468297"/>
-            <a:ext cx="4215289" cy="620316"/>
+            <a:off x="5207437" y="4468297"/>
+            <a:ext cx="2875836" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Modern tech assumes you're already an expert</a:t>
+              <a:t>That assumption is wrong</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 1" descr="preencoded.png"/>
+          <p:cNvPr id="9" name="Image 2" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5207437" y="4033838"/>
+            <a:off x="9621203" y="4033838"/>
             <a:ext cx="198358" cy="198358"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Shape 3"/>
+          <p:cNvPr id="10" name="Shape 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5207437" y="4323398"/>
-            <a:ext cx="4215408" cy="22860"/>
+            <a:off x="9621203" y="4323398"/>
+            <a:ext cx="4215289" cy="22860"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...5 lines deleted...]
-          <p:cNvPr id="8" name="Text 4"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5207437" y="4468297"/>
-            <a:ext cx="2875836" cy="310158"/>
+            <a:off x="9621203" y="4468297"/>
+            <a:ext cx="4215289" cy="620316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
-[...98 lines deleted...]
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Learning slowly is not failure — it's wisdom</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 6">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -33874,57 +33358,59 @@
           <a:xfrm>
             <a:off x="6280190" y="1869758"/>
             <a:ext cx="6284833" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Analog-to-Digital Bridge</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 1" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6280190" y="2787491"/>
             <a:ext cx="992267" cy="1190744"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -33940,57 +33426,59 @@
           <a:xfrm>
             <a:off x="7470815" y="2985849"/>
             <a:ext cx="5287685" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>From the kitchen wall phone to the slab of glass</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 2" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6280190" y="3978235"/>
             <a:ext cx="992267" cy="1190744"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -34006,57 +33494,59 @@
           <a:xfrm>
             <a:off x="7470815" y="4176593"/>
             <a:ext cx="4519613" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Older technology worked in straight lines</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 3" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6280190" y="5168979"/>
             <a:ext cx="992267" cy="1190744"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -34072,57 +33562,59 @@
           <a:xfrm>
             <a:off x="7470815" y="5367338"/>
             <a:ext cx="3597593" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>We're bringing that logic forward</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 7">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -34139,546 +33631,570 @@
           <a:xfrm>
             <a:off x="793790" y="2228255"/>
             <a:ext cx="7625953" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Video Calls Start with an Invitation</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="3245168"/>
             <a:ext cx="13042821" cy="396954"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3100"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Every video call begins with:</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Shape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="3865364"/>
             <a:ext cx="4215289" cy="1515785"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 5499"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Shape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="999768" y="4071342"/>
             <a:ext cx="595313" cy="595313"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 15358451"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1163479" y="4234934"/>
+            <a:ext cx="267891" cy="267891"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="999768" y="4865013"/>
+            <a:ext cx="2480905" cy="310158"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2400"/>
+              </a:lnSpc>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1950" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="666666"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>a link</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5207437" y="3865364"/>
+            <a:ext cx="4215408" cy="1515785"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 5499"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F2EEEE"/>
+          </a:solidFill>
+          <a:ln w="7620">
+            <a:solidFill>
+              <a:srgbClr val="D8D4D4"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Shape 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5413415" y="4071342"/>
+            <a:ext cx="595313" cy="595313"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 15358451"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="A2B9F9"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Image 1" descr="preencoded.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1163479" y="4234934"/>
+            <a:off x="5577126" y="4234934"/>
             <a:ext cx="267891" cy="267891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Text 4"/>
+          <p:cNvPr id="11" name="Text 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="999768" y="4865013"/>
+            <a:off x="5413415" y="4865013"/>
             <a:ext cx="2480905" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>a link</a:t>
+              <a:t>a button</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
-[...5 lines deleted...]
-          <p:cNvPr id="8" name="Shape 5"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Shape 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5207437" y="3865364"/>
-            <a:ext cx="4215408" cy="1515785"/>
+            <a:off x="9621203" y="3865364"/>
+            <a:ext cx="4215289" cy="1515785"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 5499"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...5 lines deleted...]
-          <p:cNvPr id="9" name="Shape 6"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Shape 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5413415" y="4071342"/>
+            <a:off x="9827181" y="4071342"/>
             <a:ext cx="595313" cy="595313"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 15358451"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="A2B9F9"/>
           </a:solidFill>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Image 1" descr="preencoded.png"/>
+          <p:cNvPr id="14" name="Image 2" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5577126" y="4234934"/>
+            <a:off x="9990892" y="4234934"/>
             <a:ext cx="267891" cy="267891"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Text 7"/>
+          <p:cNvPr id="15" name="Text 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5413415" y="4865013"/>
+            <a:off x="9827181" y="4865013"/>
             <a:ext cx="2480905" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
-[...134 lines deleted...]
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>or an app icon</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Text 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="5604391"/>
             <a:ext cx="13042821" cy="396954"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="3100"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="124DF0"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>You're not late — you're just at the door</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 8">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -34695,57 +34211,59 @@
           <a:xfrm>
             <a:off x="793790" y="1078706"/>
             <a:ext cx="9549170" cy="620078"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="4850"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3F6FF3"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Installing Zoom (Desktop: Windows &amp; Mac)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3900" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="3900" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 0" descr="preencoded.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="793790" y="2219682"/>
             <a:ext cx="8308300" cy="4707969"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -34759,489 +34277,513 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9593818" y="2964418"/>
             <a:ext cx="446484" cy="446484"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 18670"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9668232" y="3001625"/>
             <a:ext cx="297656" cy="372070"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2300"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2300" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10238661" y="3032641"/>
             <a:ext cx="3501152" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Click the Zoom link you're given</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Shape 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9593818" y="3807738"/>
             <a:ext cx="446484" cy="446484"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 18670"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 5"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9668232" y="3844945"/>
             <a:ext cx="297656" cy="372070"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2300"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2300" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10238661" y="3875961"/>
             <a:ext cx="2893457" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Download when prompted</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Shape 7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9593818" y="4651058"/>
             <a:ext cx="446484" cy="446484"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 18670"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9668232" y="4688265"/>
             <a:ext cx="297656" cy="372070"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2300"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2300" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Text 9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10238661" y="4719280"/>
             <a:ext cx="3605451" cy="620316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Install once — Zoom remembers you</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Shape 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9593818" y="5736431"/>
             <a:ext cx="446484" cy="446484"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 18670"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F2EEEE"/>
           </a:solidFill>
           <a:ln w="7620">
             <a:solidFill>
               <a:srgbClr val="D8D4D4"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9668232" y="5773638"/>
             <a:ext cx="297656" cy="372070"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="2300"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2300" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2300" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Text 12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10238661" y="5804654"/>
             <a:ext cx="3462337" cy="310158"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="l">
               <a:lnSpc>
                 <a:spcPts val="2400"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1950" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="666666"/>
                 </a:solidFill>
-                <a:latin typeface="Roboto Medium" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Roboto Medium" pitchFamily="34" charset="-122"/>
-                <a:cs typeface="Roboto Medium" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Future calls open automatically</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="RGE_Training_Template_Lite_v1.0">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -36447,74 +35989,70 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>2367</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
   <Paragraphs>316</Paragraphs>
   <Slides>41</Slides>
   <Notes>41</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>41</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="50" baseType="lpstr">
+    <vt:vector size="46" baseType="lpstr">
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Roboto Medium</vt:lpstr>
       <vt:lpstr>RGE_Training_Template_Lite_v1.0</vt:lpstr>
       <vt:lpstr>2_Office Theme</vt:lpstr>
       <vt:lpstr>1_Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
@@ -36529,32 +36067,32 @@
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Jim Kallaugher</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>